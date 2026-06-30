--- v0 (2026-05-15)
+++ v1 (2026-06-30)
@@ -11,101 +11,108 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView windowWidth="18530" windowHeight="7010"/>
   </bookViews>
   <sheets>
     <sheet name="报名申请表" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="43">
   <si>
     <t>2026年度·第五届安其威奖学金申请表</t>
   </si>
   <si>
     <t>姓名</t>
   </si>
   <si>
     <t>出生年月</t>
   </si>
   <si>
     <t>户籍</t>
   </si>
   <si>
     <t>政治面貌</t>
   </si>
   <si>
     <t>电话</t>
   </si>
   <si>
     <t>邮箱</t>
   </si>
   <si>
     <t>微信号</t>
   </si>
   <si>
     <t>申请方向</t>
   </si>
   <si>
     <t>教育经历</t>
   </si>
   <si>
     <t>项目经历（最多填写TOP3主要项目，至少填写一个）</t>
   </si>
   <si>
     <t>工作经历（可按格式自行添加更多）</t>
   </si>
   <si>
     <t>奖励表彰（可按格式自行添加更多）</t>
   </si>
   <si>
     <t>论文（可按格式自行添加更多）</t>
   </si>
   <si>
     <t>专利（可按格式自行添加更多）</t>
   </si>
   <si>
     <t>其他（任何想补充的内容都可以写在这里！）</t>
   </si>
   <si>
     <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
       <t>是否有意愿投递简历</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="微软雅黑"/>
         <charset val="134"/>
       </rPr>
       <t>(如有可在报名材料中同步上传简历以及成绩单等)</t>
     </r>
   </si>
   <si>
     <t>学历</t>
   </si>
   <si>
     <t>起止时间</t>
   </si>
   <si>
     <t>院校</t>
   </si>
   <si>
     <t>专业</t>
   </si>
@@ -152,68 +159,50 @@
     <t>获奖时间</t>
   </si>
   <si>
     <t>获奖名称</t>
   </si>
   <si>
     <t>获奖排序（排序/总人数）</t>
   </si>
   <si>
     <t>奖项重要性简述</t>
   </si>
   <si>
     <t>个人贡献简述</t>
   </si>
   <si>
     <t>论文标题</t>
   </si>
   <si>
     <t>本科</t>
   </si>
   <si>
     <t>硕士</t>
   </si>
   <si>
     <t>博士</t>
-  </si>
-[...16 lines deleted...]
-    <t>F. 片上无源电路设计与建模（小型化设计，设计和优化自动化）</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="42" formatCode="_ &quot;￥&quot;* #,##0_ ;_ &quot;￥&quot;* \-#,##0_ ;_ &quot;￥&quot;* &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="44" formatCode="_ &quot;￥&quot;* #,##0.00_ ;_ &quot;￥&quot;* \-#,##0.00_ ;_ &quot;￥&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="24">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="微软雅黑"/>
       <charset val="134"/>
@@ -1299,57 +1288,57 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr codeName="Sheet4"/>
-  <dimension ref="A1:CV33"/>
+  <dimension ref="A1:CV7"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" topLeftCell="CQ1" workbookViewId="0">
-      <selection activeCell="CV13" sqref="CV13"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="E10" sqref="E10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" outlineLevelRow="6"/>
   <cols>
     <col min="1" max="1" width="15.6363636363636" style="1" customWidth="1"/>
     <col min="2" max="2" width="15.6363636363636" style="2" customWidth="1"/>
     <col min="3" max="7" width="15.6363636363636" style="1" customWidth="1"/>
     <col min="8" max="8" width="36.6363636363636" style="1" customWidth="1"/>
     <col min="9" max="29" width="15.6363636363636" style="1" customWidth="1"/>
     <col min="30" max="30" width="5.45454545454545" style="1" customWidth="1"/>
     <col min="31" max="35" width="15.6363636363636" style="1" customWidth="1"/>
     <col min="36" max="36" width="28.8181818181818" style="1" customWidth="1"/>
     <col min="37" max="37" width="5.45454545454545" style="1" customWidth="1"/>
     <col min="38" max="42" width="15.6363636363636" style="1" customWidth="1"/>
     <col min="43" max="43" width="28.8181818181818" style="1" customWidth="1"/>
     <col min="44" max="44" width="5.45454545454545" style="1" customWidth="1"/>
     <col min="45" max="49" width="15.6363636363636" style="1" customWidth="1"/>
     <col min="50" max="50" width="28.8181818181818" style="1" customWidth="1"/>
     <col min="51" max="51" width="5.54545454545455" style="1" customWidth="1"/>
     <col min="52" max="56" width="15.6363636363636" style="1" customWidth="1"/>
     <col min="57" max="57" width="5.54545454545455" style="1" customWidth="1"/>
     <col min="58" max="62" width="15.6363636363636" style="1" customWidth="1"/>
     <col min="63" max="63" width="5.54545454545455" style="1" customWidth="1"/>
     <col min="64" max="68" width="15.6363636363636" style="1" customWidth="1"/>
     <col min="69" max="69" width="5.54545454545455" style="1" customWidth="1"/>
     <col min="70" max="71" width="15.6363636363636" style="1" customWidth="1"/>
     <col min="72" max="72" width="25.3636363636364" style="1" customWidth="1"/>
     <col min="73" max="74" width="15.6363636363636" style="1" customWidth="1"/>
@@ -2013,106 +2002,76 @@
       <c r="CL4" s="9"/>
       <c r="CM4" s="9">
         <v>3</v>
       </c>
       <c r="CN4" s="9"/>
       <c r="CO4" s="6">
         <v>1</v>
       </c>
       <c r="CP4" s="6"/>
       <c r="CQ4" s="6">
         <v>2</v>
       </c>
       <c r="CR4" s="6"/>
       <c r="CS4" s="6">
         <v>3</v>
       </c>
       <c r="CT4" s="6"/>
       <c r="CU4" s="9"/>
       <c r="CV4" s="9"/>
     </row>
     <row r="7" spans="10:24">
       <c r="J7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="X7" s="2"/>
     </row>
-    <row r="28" hidden="1" spans="8:8">
-[...28 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:CU1"/>
     <mergeCell ref="I2:AC2"/>
     <mergeCell ref="AD2:AX2"/>
     <mergeCell ref="AY2:BP2"/>
     <mergeCell ref="BQ2:CH2"/>
     <mergeCell ref="CI2:CN2"/>
     <mergeCell ref="CO2:CT2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="CU3:CU4"/>
     <mergeCell ref="CV3:CV4"/>
   </mergeCells>
   <dataValidations count="2">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H3:H4">
+      <formula1>"A. 模拟与混合信号电路设计（模数转换，电源管理，数字辅助模拟校准等）,B. SOI波束赋形TR芯片设计类,C. 射频与毫米波功率放大器设计,D. 上下变频设计（混频器、本振、倍频链路设计等）,E. 幅相控制电路设计（移相器，衰减器，可变增益放大器，矢量调制器等）,F. 频率综合器与VCO设计（相位噪声抑制，杂散抑制，快速锁定等）,G. 片上无源电路设计与建模（小型化设计，设计和优化自动化）"</formula1>
+    </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="CV3:CV4">
       <formula1>"是,否"</formula1>
-    </dataValidation>
-[...1 lines deleted...]
-      <formula1>$H$28:$H$34</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>报名申请表</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>